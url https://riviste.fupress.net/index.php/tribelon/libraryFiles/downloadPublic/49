--- v0 (2025-10-11)
+++ v1 (2026-06-18)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A080E24" w14:textId="3099023F" w:rsidR="00AC32A7" w:rsidRPr="001A55FE" w:rsidRDefault="00820E15" w:rsidP="00AC32A7">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:right="2686"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A55FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">NOME REVISORE / </w:t>
       </w:r>
@@ -273,146 +273,118 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="72107D79" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,3.5pt" to="479.8pt,4.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQB7jtTI3AAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkSftxlKYKLQ0ncYkOCGkbSBtt6zxmorGKU22ln+P&#10;OcHJz3rWe5+L5ehaccE+NJ4U3MwTEEiVNw3VCt53z9cPIELUZHTrCRV8Y4BlObkqdG78QBu8bGMt&#10;OIRCrhXYGLtcylBZdDrMfYfE3sn3Tkde+1qaXg8c7lp5mySpdLohbrC6w7XF6nN7dgpWu72xfnit&#10;vj422WmRvh2e7Eun1Gw6rh5BRBzj3zH84jM6lMx09GcyQbQK+JGo4J4Hm9ldloI4sliALAv5H778&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAoZTFLDAQAA4gMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHuO1MjcAAAABAEAAA8AAAAAAAAAAAAA&#10;AAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#58191f">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001A55FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F73B5B" w14:textId="0DC721D8" w:rsidR="00C139F2" w:rsidRPr="001A55FE" w:rsidRDefault="00820095" w:rsidP="00C139F2">
+    <w:p w14:paraId="64F73B5B" w14:textId="0DC721D8" w:rsidR="00C139F2" w:rsidRPr="00573024" w:rsidRDefault="00820095" w:rsidP="00C139F2">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:right="2686"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C139F2">
-[...43 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00573024">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="58191F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID ARTICOLO / </w:t>
+      </w:r>
+      <w:r w:rsidR="00C139F2" w:rsidRPr="00573024">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="58191F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ID SUBMISSION REVIEWED: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BACF26A" w14:textId="77777777" w:rsidR="00C139F2" w:rsidRPr="001A55FE" w:rsidRDefault="00C139F2" w:rsidP="00C139F2">
+    <w:p w14:paraId="7BACF26A" w14:textId="77777777" w:rsidR="00C139F2" w:rsidRPr="00573024" w:rsidRDefault="00C139F2" w:rsidP="00C139F2">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:right="2686"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34DCC871" w14:textId="56944D1D" w:rsidR="00C139F2" w:rsidRPr="001A55FE" w:rsidRDefault="00820E15" w:rsidP="001A55FE">
       <w:pPr>
         <w:pStyle w:val="Testonotadichiusura"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Garamond" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A55FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">TITOLO / </w:t>
@@ -520,51 +492,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="314A2A7C" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="479.8pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#13;&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#13;&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#13;&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#13;&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#13;&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#13;&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#13;&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#13;&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQDY6HCm4QAAAAkBAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2nEYNJMSlX0JEJbBb1ts9tsMDsbs9sm/nun&#13;&#10;J708GB7z3vvK1eQ6cTJDaD0hLOYJCEO11y01CG+7p9kdiBAVadV5Mgg/JsCqurwoVaH9SBtz2sZG&#13;&#10;cAiFQiHYGPtCylBb41SY+94Qewc/OBX5HBqpBzVyuOtkmiSZdKolbrCqNw/W1F/bo0NY7z609eNL&#13;&#10;/f2+yQ832evnvX3uEa+vpscly3oJIpop/n3AmYH3Q8XD9v5IOogOgWkiwmwBgs38Ns9A7BHSFGRV&#13;&#10;yv8E1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAChlMUsMBAADiAwAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OhwpuEAAAAJAQAADwAAAAAA&#13;&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#13;&#10;" strokecolor="#58191f">
+              <v:line w14:anchorId="314A2A7C" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="479.8pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQDY6HCm4QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2nEYNJMSlX0JEJbBb1ts9tsMDsbs9sm/nun&#10;J708GB7z3vvK1eQ6cTJDaD0hLOYJCEO11y01CG+7p9kdiBAVadV5Mgg/JsCqurwoVaH9SBtz2sZG&#10;cAiFQiHYGPtCylBb41SY+94Qewc/OBX5HBqpBzVyuOtkmiSZdKolbrCqNw/W1F/bo0NY7z609eNL&#10;/f2+yQ832evnvX3uEa+vpscly3oJIpop/n3AmYH3Q8XD9v5IOogOgWkiwmwBgs38Ns9A7BHSFGRV&#10;yv8E1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAChlMUsMBAADiAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OhwpuEAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#58191f">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1ED591" w14:textId="6AE434AC" w:rsidR="00FE2650" w:rsidRDefault="00820095" w:rsidP="00AC32A7">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:right="2686"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2991">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -751,51 +723,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4A574C6D" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="479.8pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#13;&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#13;&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#13;&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#13;&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#13;&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#13;&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#13;&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#13;&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQDY6HCm4QAAAAkBAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2nEYNJMSlX0JEJbBb1ts9tsMDsbs9sm/nun&#13;&#10;J708GB7z3vvK1eQ6cTJDaD0hLOYJCEO11y01CG+7p9kdiBAVadV5Mgg/JsCqurwoVaH9SBtz2sZG&#13;&#10;cAiFQiHYGPtCylBb41SY+94Qewc/OBX5HBqpBzVyuOtkmiSZdKolbrCqNw/W1F/bo0NY7z609eNL&#13;&#10;/f2+yQ832evnvX3uEa+vpscly3oJIpop/n3AmYH3Q8XD9v5IOogOgWkiwmwBgs38Ns9A7BHSFGRV&#13;&#10;yv8E1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAChlMUsMBAADiAwAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OhwpuEAAAAJAQAADwAAAAAA&#13;&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#13;&#10;" strokecolor="#58191f">
+              <v:line w14:anchorId="4A574C6D" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="479.8pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQDY6HCm4QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2nEYNJMSlX0JEJbBb1ts9tsMDsbs9sm/nun&#10;J708GB7z3vvK1eQ6cTJDaD0hLOYJCEO11y01CG+7p9kdiBAVadV5Mgg/JsCqurwoVaH9SBtz2sZG&#10;cAiFQiHYGPtCylBb41SY+94Qewc/OBX5HBqpBzVyuOtkmiSZdKolbrCqNw/W1F/bo0NY7z609eNL&#10;/f2+yQ832evnvX3uEa+vpscly3oJIpop/n3AmYH3Q8XD9v5IOogOgWkiwmwBgs38Ns9A7BHSFGRV&#10;yv8E1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAChlMUsMBAADiAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OhwpuEAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#58191f">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E6EF0F" w14:textId="1AAD0523" w:rsidR="00FE2650" w:rsidRPr="004F2991" w:rsidRDefault="00FE2650" w:rsidP="007670A7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="2686"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -857,51 +829,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0A078BA5" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:3.3pt;width:3.65pt;height:3.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQDZp/lz&#10;3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqENpAw1xKoRUOPRQUZDK&#10;0Um2cUS8jmI3dfh6lhMcR/M08/J1tJ0YcfCtIwW3swQEUuXqlhoFH++bmwcQPmiqdecIFUzoYV1c&#10;XuQ6q92Z3nDch0bwCPlMKzAh9JmUvjJotZ+5Hom7oxusDhyHRtaDPvO47eQ8SVJpdUv8YHSPzwar&#10;r/3JKlgdX6ft9xg3L9P2UJWfq3iwO6PU9VV8egQRMIY/GH71WR0KdirdiWovOgXL+zmTCtIUBNfp&#10;YgmiZGxxB7LI5X/94gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWJ6DEegIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZp/lz3QAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004F2991">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F2991" w:rsidRPr="004F2991">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1403,66 +1375,65 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="5CCFF400" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQAkCbVm&#10;3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAEIXvgv9hGcGb3RhsNTGbIkL10IO0CvW4&#10;yU6TYHY2ZLfpxl/veNLTY3gfb75iHW0vJhx950jB7SIBgVQ701Gj4ON9c/MAwgdNRveOUMGMHtbl&#10;5UWhc+POtMNpHxrBI+RzraANYcil9HWLVvuFG5C4O7rR6sDn2Egz6jOP216mSbKSVnfEH1o94HOL&#10;9df+ZBVkx9d5+z3Fzcu8PdTVZxYP9q1V6voqPj2CCBjDHwy/+qwOJTtV7kTGi17B8j5lkpOD69Xd&#10;EkTFWJqBLAv5X7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYnoMR6AgAAhQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACQJtWbcAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005A09CF">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00573024">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="58191F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00820095" w:rsidRPr="00820095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Rilevanza della ricerca scientifica / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007B18C2" w:rsidRPr="004241DF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Relevance</w:t>
@@ -1951,51 +1922,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="71A1B2A6" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQAkCbVm&#10;3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAEIXvgv9hGcGb3RhsNTGbIkL10IO0CvW4&#10;yU6TYHY2ZLfpxl/veNLTY3gfb75iHW0vJhx950jB7SIBgVQ701Gj4ON9c/MAwgdNRveOUMGMHtbl&#10;5UWhc+POtMNpHxrBI+RzraANYcil9HWLVvuFG5C4O7rR6sDn2Egz6jOP216mSbKSVnfEH1o94HOL&#10;9df+ZBVkx9d5+z3Fzcu8PdTVZxYP9q1V6voqPj2CCBjDHwy/+qwOJTtV7kTGi17B8j5lkpOD69Xd&#10;EkTFWJqBLAv5X7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYnoMR6AgAAhQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACQJtWbcAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00F31AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00820095" w:rsidRPr="00F31AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
@@ -2870,51 +2841,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="34399C9E" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="479.8pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#13;&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#13;&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#13;&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#13;&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#13;&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#13;&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#13;&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#13;&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQDY6HCm4QAAAAkBAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2nEYNJMSlX0JEJbBb1ts9tsMDsbs9sm/nun&#13;&#10;J708GB7z3vvK1eQ6cTJDaD0hLOYJCEO11y01CG+7p9kdiBAVadV5Mgg/JsCqurwoVaH9SBtz2sZG&#13;&#10;cAiFQiHYGPtCylBb41SY+94Qewc/OBX5HBqpBzVyuOtkmiSZdKolbrCqNw/W1F/bo0NY7z609eNL&#13;&#10;/f2+yQ832evnvX3uEa+vpscly3oJIpop/n3AmYH3Q8XD9v5IOogOgWkiwmwBgs38Ns9A7BHSFGRV&#13;&#10;yv8E1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAChlMUsMBAADiAwAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OhwpuEAAAAJAQAADwAAAAAA&#13;&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#13;&#10;" strokecolor="#58191f">
+              <v:line w14:anchorId="34399C9E" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="479.8pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQDY6HCm4QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2nEYNJMSlX0JEJbBb1ts9tsMDsbs9sm/nun&#10;J708GB7z3vvK1eQ6cTJDaD0hLOYJCEO11y01CG+7p9kdiBAVadV5Mgg/JsCqurwoVaH9SBtz2sZG&#10;cAiFQiHYGPtCylBb41SY+94Qewc/OBX5HBqpBzVyuOtkmiSZdKolbrCqNw/W1F/bo0NY7z609eNL&#10;/f2+yQ832evnvX3uEa+vpscly3oJIpop/n3AmYH3Q8XD9v5IOogOgWkiwmwBgs38Ns9A7BHSFGRV&#10;yv8E1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAChlMUsMBAADiAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OhwpuEAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#58191f">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C84CC4" w14:textId="77777777" w:rsidR="00420027" w:rsidRPr="00420027" w:rsidRDefault="00420027" w:rsidP="00420027">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2979,51 +2950,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1AB8A460" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#13;&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#13;&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#13;&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#13;&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#13;&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#13;&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#13;&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#13;&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#13;&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#13;&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#13;&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQCYV5yC&#13;&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhRh4gWksapEKhw6KGiVGqP&#13;&#10;TuzGEfE6it3U4fUsJ7jsaDWzszPFKtqOjXrwrUMB97MEmMbaqRYbAfvP9d0TMB8kKtk51AIm7WFV&#13;&#10;Xl8VMlfugh963IWGkQn6XAowIfQ557422ko/c71G4k5usDLQOjRcDfJC5rbjaZIsuJUt0gcje/1i&#13;&#10;dP21O1sB2el92nyPcf02bQ51dcziwW6NELc38XVJ43kJLOgY/i7gtwPlh5KCVe6MyrNOwPwxJSUh&#13;&#10;AdGLhzmwimRpBrws+P8O5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1iegxHoCAACF&#13;&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmFecguEA&#13;&#10;AAALAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#13;&#10;AAAAAA==&#13;&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="1AB8A460" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQCYV5yC&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhRh4gWksapEKhw6KGiVGqP&#10;TuzGEfE6it3U4fUsJ7jsaDWzszPFKtqOjXrwrUMB97MEmMbaqRYbAfvP9d0TMB8kKtk51AIm7WFV&#10;Xl8VMlfugh963IWGkQn6XAowIfQ557422ko/c71G4k5usDLQOjRcDfJC5rbjaZIsuJUt0gcje/1i&#10;dP21O1sB2el92nyPcf02bQ51dcziwW6NELc38XVJ43kJLOgY/i7gtwPlh5KCVe6MyrNOwPwxJSUh&#10;AdGLhzmwimRpBrws+P8O5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1iegxHoCAACF&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmFecguEA&#10;AAALAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00420027">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Adeguatezza e rispondenza delle parole chiave / </w:t>
@@ -3502,56 +3473,56 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7ECF839D" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:3.3pt;width:3.65pt;height:3.85pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#13;&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#13;&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#13;&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#13;&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#13;&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#13;&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#13;&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#13;&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#13;&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#13;&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#13;&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQBl+dCX&#13;&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjDqVNaRqnQqDCoQdEi1SO&#13;&#10;TuzGEfE6it3U4eu7nOAy0mpm55Gvo23ZoHvfOBRwP0mAaaycarAW8Lnf3D0C80Gikq1DLWDUHtbF&#13;&#10;9VUuM+XO+KGHXagZmaDPpAATQpdx7iujrfQT12kk7uh6KwOdfc1VL89kbls+TZKUW9kgJRjZ6Wej&#13;&#10;q+/dyQpYHt/G7c8QN6/j9lCVX8t4sO9GiNub+LIieFoBCzqGvw/43UD9oaBipTuh8qwVMF9MSSkg&#13;&#10;TYERnc7mwEqSzR6AFzn/v6G4AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYnoMR6AgAA&#13;&#10;hQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGX50Jfi&#13;&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#13;&#10;BQAAAAA=&#13;&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="7ECF839D" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:3.3pt;width:3.65pt;height:3.85pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQBl+dCX&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjDqVNaRqnQqDCoQdEi1SO&#10;TuzGEfE6it3U4eu7nOAy0mpm55Gvo23ZoHvfOBRwP0mAaaycarAW8Lnf3D0C80Gikq1DLWDUHtbF&#10;9VUuM+XO+KGHXagZmaDPpAATQpdx7iujrfQT12kk7uh6KwOdfc1VL89kbls+TZKUW9kgJRjZ6Wej&#10;q+/dyQpYHt/G7c8QN6/j9lCVX8t4sO9GiNub+LIieFoBCzqGvw/43UD9oaBipTuh8qwVMF9MSSkg&#10;TYERnc7mwEqSzR6AFzn/v6G4AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYnoMR6AgAA&#10;hQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGX50Jfi&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007670A7" w:rsidRPr="005A09CF">
+      <w:r w:rsidR="007670A7" w:rsidRPr="00573024">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00820095" w:rsidRPr="00820095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Presentazione e organizzazione de</w:t>
       </w:r>
       <w:r w:rsidR="004F2991">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -4069,58 +4040,58 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="617E971E" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:3.3pt;width:3.65pt;height:3.85pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQDZp/lz&#10;3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqENpAw1xKoRUOPRQUZDK&#10;0Um2cUS8jmI3dfh6lhMcR/M08/J1tJ0YcfCtIwW3swQEUuXqlhoFH++bmwcQPmiqdecIFUzoYV1c&#10;XuQ6q92Z3nDch0bwCPlMKzAh9JmUvjJotZ+5Hom7oxusDhyHRtaDPvO47eQ8SVJpdUv8YHSPzwar&#10;r/3JKlgdX6ft9xg3L9P2UJWfq3iwO6PU9VV8egQRMIY/GH71WR0KdirdiWovOgXL+zmTCtIUBNfp&#10;YgmiZGxxB7LI5X/94gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWJ6DEegIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZp/lz3QAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005A09CF">
+      <w:r w:rsidRPr="00573024">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00082236" w:rsidRPr="00082236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Appropriatezza del linguaggio </w:t>
       </w:r>
       <w:r w:rsidR="00820095" w:rsidRPr="00082236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -4616,58 +4587,58 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="1289D3DE" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQAkCbVm&#10;3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAEIXvgv9hGcGb3RhsNTGbIkL10IO0CvW4&#10;yU6TYHY2ZLfpxl/veNLTY3gfb75iHW0vJhx950jB7SIBgVQ701Gj4ON9c/MAwgdNRveOUMGMHtbl&#10;5UWhc+POtMNpHxrBI+RzraANYcil9HWLVvuFG5C4O7rR6sDn2Egz6jOP216mSbKSVnfEH1o94HOL&#10;9df+ZBVkx9d5+z3Fzcu8PdTVZxYP9q1V6voqPj2CCBjDHwy/+qwOJTtV7kTGi17B8j5lkpOD69Xd&#10;EkTFWJqBLAv5X7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYnoMR6AgAAhQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACQJtWbcAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005A09CF">
+      <w:r w:rsidRPr="00573024">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00082236" w:rsidRPr="00082236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Adeguatezza delle note e dei r</w:t>
       </w:r>
       <w:r w:rsidR="00820095" w:rsidRPr="00082236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -4742,51 +4713,51 @@
       <w:r w:rsidR="007B18C2" w:rsidRPr="004241DF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007B18C2" w:rsidRPr="004241DF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>references</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0242BCC9" w14:textId="4D83FF71" w:rsidR="00820E15" w:rsidRPr="004F2991" w:rsidRDefault="00162752" w:rsidP="004F2991">
+    <w:p w14:paraId="0242BCC9" w14:textId="4D83FF71" w:rsidR="00820E15" w:rsidRDefault="00162752" w:rsidP="004F2991">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="849"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -5090,78 +5061,93 @@
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3761">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>poor or absent</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="29FBA4AE" w14:textId="77777777" w:rsidR="00573024" w:rsidRPr="004F2991" w:rsidRDefault="00573024" w:rsidP="004F2991">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="849"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="67D0551B" w14:textId="39934D13" w:rsidR="00162752" w:rsidRPr="00F31AD3" w:rsidRDefault="00162752" w:rsidP="004241DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="187F359C" wp14:editId="6338646E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>363220</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>41646</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="46104" cy="48666"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="74269612" name="Rettangolo 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="46104" cy="48666"/>
                         </a:xfrm>
@@ -5189,51 +5175,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="72359740" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:3.3pt;width:3.65pt;height:3.85pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQDZp/lz&#10;3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqENpAw1xKoRUOPRQUZDK&#10;0Um2cUS8jmI3dfh6lhMcR/M08/J1tJ0YcfCtIwW3swQEUuXqlhoFH++bmwcQPmiqdecIFUzoYV1c&#10;XuQ6q92Z3nDch0bwCPlMKzAh9JmUvjJotZ+5Hom7oxusDhyHRtaDPvO47eQ8SVJpdUv8YHSPzwar&#10;r/3JKlgdX6ft9xg3L9P2UJWfq3iwO6PU9VV8egQRMIY/GH71WR0KdirdiWovOgXL+zmTCtIUBNfp&#10;YgmiZGxxB7LI5X/94gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWJ6DEegIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZp/lz3QAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00820095" w:rsidRPr="00F31AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
@@ -5257,51 +5243,50 @@
     </w:p>
     <w:p w14:paraId="758C527F" w14:textId="68334B78" w:rsidR="00162752" w:rsidRDefault="00162752" w:rsidP="005516E2">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="849"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1023853622"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="005A09CF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
@@ -5682,58 +5667,58 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7D275C9A" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:3.3pt;width:3.65pt;height:3.85pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQDZp/lz&#10;3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqENpAw1xKoRUOPRQUZDK&#10;0Um2cUS8jmI3dfh6lhMcR/M08/J1tJ0YcfCtIwW3swQEUuXqlhoFH++bmwcQPmiqdecIFUzoYV1c&#10;XuQ6q92Z3nDch0bwCPlMKzAh9JmUvjJotZ+5Hom7oxusDhyHRtaDPvO47eQ8SVJpdUv8YHSPzwar&#10;r/3JKlgdX6ft9xg3L9P2UJWfq3iwO6PU9VV8egQRMIY/GH71WR0KdirdiWovOgXL+zmTCtIUBNfp&#10;YgmiZGxxB7LI5X/94gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWJ6DEegIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZp/lz3QAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005A09CF">
+      <w:r w:rsidRPr="00573024">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00082236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualità della traduzione </w:t>
       </w:r>
       <w:r w:rsidR="004F2991">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -6685,51 +6670,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6FFCADEB" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="479.8pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#13;&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#13;&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#13;&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#13;&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#13;&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#13;&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#13;&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#13;&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQDY6HCm4QAAAAkBAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2nEYNJMSlX0JEJbBb1ts9tsMDsbs9sm/nun&#13;&#10;J708GB7z3vvK1eQ6cTJDaD0hLOYJCEO11y01CG+7p9kdiBAVadV5Mgg/JsCqurwoVaH9SBtz2sZG&#13;&#10;cAiFQiHYGPtCylBb41SY+94Qewc/OBX5HBqpBzVyuOtkmiSZdKolbrCqNw/W1F/bo0NY7z609eNL&#13;&#10;/f2+yQ832evnvX3uEa+vpscly3oJIpop/n3AmYH3Q8XD9v5IOogOgWkiwmwBgs38Ns9A7BHSFGRV&#13;&#10;yv8E1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAChlMUsMBAADiAwAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OhwpuEAAAAJAQAADwAAAAAA&#13;&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#13;&#10;" strokecolor="#58191f">
+              <v:line w14:anchorId="6FFCADEB" id="Connettore diritto 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="479.8pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGUxSwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJCSxs13cOuygXB&#10;ioUf4DrjxpK/ZJsm/feMnTRdARLaFRfH9sx78+Z5srsbtCJn8EFa09BqUVIChttWmlNDf3w/vNtQ&#10;EiIzLVPWQEMvEOjd/u2bXe9qWNrOqhY8QRIT6t41tIvR1UUReAeahYV1YDAorNcs4tGfitazHtm1&#10;KpZluS5661vnLYcQ8PZhDNJ95hcCePwqRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLBXqFCM2mw6Ez1&#10;wCIjP738g0pL7m2wIi641YUVQnLIPWA3VflbN08dc5B7QXOCm20K/4+Wfznfm0ePNvQu1ME9+tTF&#10;ILxOX9RHhmzWZTYLhkg4Xq7L7fvVuqKEY6z6sNp8TGYWN7DzIX4Cq0naNFRJk3phNTt/DnFMvaak&#10;a2VI39DtarnKWcEq2R6kUikW/Ol4rzw5M3zG1abaVoep2LM0LK0MKrg1knfxomDk/waCyBalV2OF&#10;NGMw0zLOwcRq4lUGsxNMoIQZWP4bOOUnKOT5ewl4RuTK1sQZrKWx/m/V43CVLMb8qwNj38mCo20v&#10;+YmzNThI+ZmmoU+T+vyc4bdfc/8LAAD//wMAUEsDBBQABgAIAAAAIQDY6HCm4QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2nEYNJMSlX0JEJbBb1ts9tsMDsbs9sm/nun&#10;J708GB7z3vvK1eQ6cTJDaD0hLOYJCEO11y01CG+7p9kdiBAVadV5Mgg/JsCqurwoVaH9SBtz2sZG&#10;cAiFQiHYGPtCylBb41SY+94Qewc/OBX5HBqpBzVyuOtkmiSZdKolbrCqNw/W1F/bo0NY7z609eNL&#10;/f2+yQ832evnvX3uEa+vpscly3oJIpop/n3AmYH3Q8XD9v5IOogOgWkiwmwBgs38Ns9A7BHSFGRV&#10;yv8E1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAChlMUsMBAADiAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OhwpuEAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#58191f">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="365FF3C9" w14:textId="77777777" w:rsidR="00420027" w:rsidRDefault="00420027" w:rsidP="004241DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="142" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -6794,51 +6779,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6CEDCF5D" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:3.3pt;width:3.65pt;height:3.85pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#13;&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#13;&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#13;&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#13;&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#13;&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#13;&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#13;&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#13;&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#13;&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#13;&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#13;&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQBl+dCX&#13;&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjDqVNaRqnQqDCoQdEi1SO&#13;&#10;TuzGEfE6it3U4eu7nOAy0mpm55Gvo23ZoHvfOBRwP0mAaaycarAW8Lnf3D0C80Gikq1DLWDUHtbF&#13;&#10;9VUuM+XO+KGHXagZmaDPpAATQpdx7iujrfQT12kk7uh6KwOdfc1VL89kbls+TZKUW9kgJRjZ6Wej&#13;&#10;q+/dyQpYHt/G7c8QN6/j9lCVX8t4sO9GiNub+LIieFoBCzqGvw/43UD9oaBipTuh8qwVMF9MSSkg&#13;&#10;TYERnc7mwEqSzR6AFzn/v6G4AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYnoMR6AgAA&#13;&#10;hQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGX50Jfi&#13;&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#13;&#10;BQAAAAA=&#13;&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="6CEDCF5D" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:3.3pt;width:3.65pt;height:3.85pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQBl+dCX&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjDqVNaRqnQqDCoQdEi1SO&#10;TuzGEfE6it3U4eu7nOAy0mpm55Gvo23ZoHvfOBRwP0mAaaycarAW8Lnf3D0C80Gikq1DLWDUHtbF&#10;9VUuM+XO+KGHXagZmaDPpAATQpdx7iujrfQT12kk7uh6KwOdfc1VL89kbls+TZKUW9kgJRjZ6Wej&#10;q+/dyQpYHt/G7c8QN6/j9lCVX8t4sO9GiNub+LIieFoBCzqGvw/43UD9oaBipTuh8qwVMF9MSSkg&#10;TYERnc7mwEqSzR6AFzn/v6G4AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYnoMR6AgAA&#10;hQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGX50Jfi&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004F2991">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Potenziale Interesse della ricerca nella comunità scientifica </w:t>
@@ -7400,56 +7385,56 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="51C9B630" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#13;&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#13;&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#13;&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#13;&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#13;&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#13;&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#13;&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#13;&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#13;&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#13;&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#13;&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQCYV5yC&#13;&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhRh4gWksapEKhw6KGiVGqP&#13;&#10;TuzGEfE6it3U4fUsJ7jsaDWzszPFKtqOjXrwrUMB97MEmMbaqRYbAfvP9d0TMB8kKtk51AIm7WFV&#13;&#10;Xl8VMlfugh963IWGkQn6XAowIfQ557422ko/c71G4k5usDLQOjRcDfJC5rbjaZIsuJUt0gcje/1i&#13;&#10;dP21O1sB2el92nyPcf02bQ51dcziwW6NELc38XVJ43kJLOgY/i7gtwPlh5KCVe6MyrNOwPwxJSUh&#13;&#10;AdGLhzmwimRpBrws+P8O5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1iegxHoCAACF&#13;&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmFecguEA&#13;&#10;AAALAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#13;&#10;AAAAAA==&#13;&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="51C9B630" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQCYV5yC&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhRh4gWksapEKhw6KGiVGqP&#10;TuzGEfE6it3U4fUsJ7jsaDWzszPFKtqOjXrwrUMB97MEmMbaqRYbAfvP9d0TMB8kKtk51AIm7WFV&#10;Xl8VMlfugh963IWGkQn6XAowIfQ557422ko/c71G4k5usDLQOjRcDfJC5rbjaZIsuJUt0gcje/1i&#10;dP21O1sB2el92nyPcf02bQ51dcziwW6NELc38XVJ43kJLOgY/i7gtwPlh5KCVe6MyrNOwPwxJSUh&#10;AdGLhzmwimRpBrws+P8O5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1iegxHoCAACF&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmFecguEA&#10;AAALAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005A09CF">
+      <w:r w:rsidRPr="00573024">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00082236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Portata della ricerca e degli argomenti trattati</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -7739,61 +7724,59 @@
         <w:sdtContent>
           <w:r w:rsidRPr="001A55FE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001A55FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A55FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Neither</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A55FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036113BF" w14:textId="7F6CCF76" w:rsidR="00420027" w:rsidRPr="001A55FE" w:rsidRDefault="00420027" w:rsidP="00420027">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -7862,51 +7845,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7B1B10E2" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#13;&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#13;&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#13;&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#13;&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#13;&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#13;&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#13;&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#13;&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#13;&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#13;&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#13;&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQCYV5yC&#13;&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhRh4gWksapEKhw6KGiVGqP&#13;&#10;TuzGEfE6it3U4fUsJ7jsaDWzszPFKtqOjXrwrUMB97MEmMbaqRYbAfvP9d0TMB8kKtk51AIm7WFV&#13;&#10;Xl8VMlfugh963IWGkQn6XAowIfQ557422ko/c71G4k5usDLQOjRcDfJC5rbjaZIsuJUt0gcje/1i&#13;&#10;dP21O1sB2el92nyPcf02bQ51dcziwW6NELc38XVJ43kJLOgY/i7gtwPlh5KCVe6MyrNOwPwxJSUh&#13;&#10;AdGLhzmwimRpBrws+P8O5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1iegxHoCAACF&#13;&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmFecguEA&#13;&#10;AAALAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#13;&#10;AAAAAA==&#13;&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="7B1B10E2" id="Rettangolo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.6pt;margin-top:2.6pt;width:3.65pt;height:3.85pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWJ6DEegIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadYGdYqgRYYB&#10;RVssHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5JX1/vWsK1C34AteXGWc6ashKqx65L/fFp8&#10;ueDMB2ErYcCqkh+U59ezz5+udm6qRlCDqRQyArF+unMlr0Nw0yzzslat8GfglCWlBmxFIBHXWYVi&#10;R+ityUZ5Psl2gJVDkMp7er3tlHyW8LVWMjxo7VVgpuSUW0gnpnMVz2x2JaZrFK5uZJ+G+EAWrWgs&#10;BR2gbkUQbIPNG6i2kQgedDiT0GagdSNVqoGqKfJX1Sxr4VSqhcjxbqDJ/z9Yeb9dukckGnbOTz1d&#10;YxV7jW38Un5sn8g6DGSpfWCSHseTIh9zJkkzvphMJpHK7OTq0IdvCloWLyVH+hOJILG986EzPZrE&#10;SB5MUy0aY5KA69WNQbYV9NfOL4rLYtGj/2Vm7Mc8Kcvomp0qTrdwMCoCGvtDadZUVOMopZyaUQ0J&#10;CSmVDUWnqkWlujyL8zxP/UTwg0eiJAFGZE31Ddg9QGz0t9gdQb19dFWplwfn/F+Jdc6DR4oMNgzO&#10;bWMB3wMwVFUfubM/ktRRE1laQXV4RIbQTZJ3ctHQD74TPjwKpNGhIaN1EB7o0AZ2JYf+xlkN+Pu9&#10;92hPHU1aznY0iiX3vzYCFWfmu6VevyzG4zi7SRiffx2RgC81q5cau2lvgPqmoMXjZLpG+2COV43Q&#10;PtPWmMeopBJWUuySy4BH4SZ0K4L2jlTzeTKjeXUi3NmlkxE8shob+Gn/LND1XR5oOO7hOLZi+qrZ&#10;O9voaWG+CaCbNAknXnu+adZT4/R7KS6Tl3KyOm3P2R8AAAD//wMAUEsDBBQABgAIAAAAIQCYV5yC&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhRh4gWksapEKhw6KGiVGqP&#10;TuzGEfE6it3U4fUsJ7jsaDWzszPFKtqOjXrwrUMB97MEmMbaqRYbAfvP9d0TMB8kKtk51AIm7WFV&#10;Xl8VMlfugh963IWGkQn6XAowIfQ557422ko/c71G4k5usDLQOjRcDfJC5rbjaZIsuJUt0gcje/1i&#10;dP21O1sB2el92nyPcf02bQ51dcziwW6NELc38XVJ43kJLOgY/i7gtwPlh5KCVe6MyrNOwPwxJSUh&#10;AdGLhzmwimRpBrws+P8O5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1iegxHoCAACF&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmFecguEA&#10;AAALAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#58191f" strokecolor="#58191f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001A55FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Presenza di dati che favoriscano la ricerca aperta / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A55FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -8852,53 +8835,53 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the state</w:t>
       </w:r>
       <w:r w:rsidR="00420027" w:rsidRPr="004241DF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the art.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9517"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00820E15" w:rsidRPr="00420027" w14:paraId="5C985BBC" w14:textId="77777777" w:rsidTr="007B18C2">
+      <w:tr w:rsidR="00820E15" w:rsidRPr="00420027" w14:paraId="5C985BBC" w14:textId="77777777" w:rsidTr="00573024">
         <w:trPr>
-          <w:trHeight w:val="3212"/>
+          <w:trHeight w:val="2743"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9517" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A25F0EC" w14:textId="77777777" w:rsidR="00820E15" w:rsidRPr="00420027" w:rsidRDefault="00820E15" w:rsidP="005A09CF">
             <w:pPr>
               <w:widowControl/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
@@ -9031,51 +9014,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="783D1733" id="Connettore diritto 9" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="472.75pt,1.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPb2dbzgEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcyHUEyzkkcC9F&#13;&#10;G/R1p6mlRYAvkKwl/32XlKwEbXNI0QtBcXdnZ2ZXu7tRK3IGH6Q1La1WJSVguO2kObX0+7fDuy0l&#13;&#10;ITLTMWUNtPQCgd7t377ZDa6Bte2t6sATBDGhGVxL+xhdUxSB96BZWFkHBoPCes0ifvpT0Xk2ILpW&#13;&#10;xbosN8Vgfee85RACvj5MQbrP+EIAj5+FCBCJailyi/n0+Tyms9jvWHPyzPWSzzTYP7DQTBpsukA9&#13;&#10;sMjITy//gNKSexusiCtudWGFkByyBlRTlb+p+dozB1kLmhPcYlP4f7D80/nePHq0YXChCe7RJxWj&#13;&#10;8JoIJd0PnGnWhUzJmG27LLbBGAnHx01Z3mw3NSUcY9X7dX2TbC0mmATnfIgfwGqSLi1V0iRVrGHn&#13;&#10;jyFOqdeU9KwMGVp6W6/rnBWskt1BKpViwZ+O98qTM8OB1tvqtjrMzZ6lYWtlkMGTpHyLFwUT/hcQ&#13;&#10;RHZIfRKXtw0WWMY5mFjNuMpgdioTSGEpLCdqaU1fKpzzUynkTXxN8VKRO1sTl2ItjfV/6x7HK2Ux&#13;&#10;5V8dmHQnC462u+RhZ2twpfKY5vVPO/v8O5c//aT7XwAAAP//AwBQSwMEFAAGAAgAAAAhAKuXPPbg&#13;&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81Lw0AQxe+C/8MyghdpNwm2aJpJkfoBnqpRPG+T&#13;&#10;yQdmZ0N2m6b/veNJLw+Gx7z3ftl2tr2aaPSdY4R4GYEiLl3VcYPw+fG8uAPlg+HK9I4J4Uwetvnl&#13;&#10;RWbSyp34naYiNEpC2KcGoQ1hSLX2ZUvW+KUbiMWr3WhNkHNsdDWak4TbXidRtNbWdCwNrRlo11L5&#13;&#10;XRwtwlMTJ183e63f6hcKtn7dFeepQLy+mh83Ig8bUIHm8PcBvwyyH3IZdnBHrrzqEYQmICxiUGLe&#13;&#10;365WoA4IyRp0nun/BPkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI9vZ1vOAQAA7AMA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKuXPPbgAAAA&#13;&#10;CQEAAA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#13;&#10;AAA=&#13;&#10;" strokecolor="#58191f">
+              <v:line w14:anchorId="783D1733" id="Connettore diritto 9" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-.05pt" to="472.75pt,1.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPb2dbzgEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcyHUEyzkkcC9F&#10;G/R1p6mlRYAvkKwl/32XlKwEbXNI0QtBcXdnZ2ZXu7tRK3IGH6Q1La1WJSVguO2kObX0+7fDuy0l&#10;ITLTMWUNtPQCgd7t377ZDa6Bte2t6sATBDGhGVxL+xhdUxSB96BZWFkHBoPCes0ifvpT0Xk2ILpW&#10;xbosN8Vgfee85RACvj5MQbrP+EIAj5+FCBCJailyi/n0+Tyms9jvWHPyzPWSzzTYP7DQTBpsukA9&#10;sMjITy//gNKSexusiCtudWGFkByyBlRTlb+p+dozB1kLmhPcYlP4f7D80/nePHq0YXChCe7RJxWj&#10;8JoIJd0PnGnWhUzJmG27LLbBGAnHx01Z3mw3NSUcY9X7dX2TbC0mmATnfIgfwGqSLi1V0iRVrGHn&#10;jyFOqdeU9KwMGVp6W6/rnBWskt1BKpViwZ+O98qTM8OB1tvqtjrMzZ6lYWtlkMGTpHyLFwUT/hcQ&#10;RHZIfRKXtw0WWMY5mFjNuMpgdioTSGEpLCdqaU1fKpzzUynkTXxN8VKRO1sTl2ItjfV/6x7HK2Ux&#10;5V8dmHQnC462u+RhZ2twpfKY5vVPO/v8O5c//aT7XwAAAP//AwBQSwMEFAAGAAgAAAAhAKuXPPbg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81Lw0AQxe+C/8MyghdpNwm2aJpJkfoBnqpRPG+T&#10;yQdmZ0N2m6b/veNJLw+Gx7z3ftl2tr2aaPSdY4R4GYEiLl3VcYPw+fG8uAPlg+HK9I4J4Uwetvnl&#10;RWbSyp34naYiNEpC2KcGoQ1hSLX2ZUvW+KUbiMWr3WhNkHNsdDWak4TbXidRtNbWdCwNrRlo11L5&#10;XRwtwlMTJ183e63f6hcKtn7dFeepQLy+mh83Ig8bUIHm8PcBvwyyH3IZdnBHrrzqEYQmICxiUGLe&#10;365WoA4IyRp0nun/BPkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI9vZ1vOAQAA7AMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKuXPPbgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="#58191f">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B002189" w14:textId="03859004" w:rsidR="00B4601A" w:rsidRDefault="00000000" w:rsidP="00B07805">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:right="849" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -9790,51 +9773,51 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="340A6D35" id="Connettore diritto 9" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,7.75pt" to="474.9pt,9.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6AD4u0AEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynS9AYcXpokV2K&#10;tei63hWZigXoC5IaO/9+lJy4xbYeWvQiWCTfI98Tvb4atCIH8EFa09BqVlIChttWmn1Dfz9uv11S&#10;EiIzLVPWQEOPEOjV5uuXde9qmNvOqhY8QRIT6t41tIvR1UUReAeahZl1YDAprNcs4tXvi9azHtm1&#10;KuZluSx661vnLYcQMHozJukm8wsBPN4JESAS1VCcLebT53OXzmKzZvXeM9dJfhqDfWAKzaTBphPV&#10;DYuMPHv5D5WW3NtgRZxxqwsrhOSQNaCaqvxLza+OOcha0JzgJpvC59Hyn4drc+/Rht6FOrh7n1QM&#10;wmsilHRP+KZZF05KhmzbcbINhkg4BpflRVV9X1HCMVctV4tsazHSJDrnQ/wBVpP00VAlTVLFana4&#10;DRFbY+m5JIWVIX1DV4v5IlcFq2S7lUqlXPD73bXy5MDwQReX1arapjdEhldleFMGgy+S8lc8Khj5&#10;H0AQ2eLoo7i8bTDRMs7BxOrEqwxWJ5jAESZgOY6W1vQt4Kk+QSFv4nvAEyJ3tiZOYC2N9f/rHofz&#10;yGKsPzsw6k4W7Gx7zI+drcGVys6d1j/t7Ot7hr/8pJs/AAAA//8DAFBLAwQUAAYACAAAACEA3VJF&#10;/9sAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1GlHUhjgVqgCJEyUg&#10;ztt48yPidRS7afr2LCc47sxo9pt8O7teTTSGzrOB5SIBRVx523Fj4PPj+XYNKkRki71nMnCmANvi&#10;8iLHzPoTv9NUxkZJCYcMDbQxDpnWoWrJYVj4gVi82o8Oo5xjo+2IJyl3vU6T5F477Fg+tDjQrqXq&#10;uzw6A0/NMv26edN6X79QdPXrrjxPpTHXV/PjA6hIc/wLwy++oEMhTAd/ZBtUb0CGRFFXK1Dibu42&#10;MuQgwjoFXeT6P37xAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALoAPi7QAQAA7AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN1SRf/bAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokecolor="#58191f">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C9FA06" w14:textId="77777777" w:rsidR="004241DF" w:rsidRPr="00F31AD3" w:rsidRDefault="004241DF" w:rsidP="00EE6F06">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="849"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="58191F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4064925D" w14:textId="0DD34774" w:rsidR="00B4601A" w:rsidRPr="004241DF" w:rsidRDefault="00820095" w:rsidP="00EE6F06">
@@ -10188,200 +10171,198 @@
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:right="849"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00420027" w:rsidSect="00CC2A8C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1134" w:header="510" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DF2CFAB" w14:textId="77777777" w:rsidR="006B33E5" w:rsidRDefault="006B33E5" w:rsidP="00DD0660">
+    <w:p w14:paraId="6CF781B2" w14:textId="77777777" w:rsidR="009033A8" w:rsidRDefault="009033A8" w:rsidP="00DD0660">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="166261FD" w14:textId="77777777" w:rsidR="006B33E5" w:rsidRDefault="006B33E5" w:rsidP="00DD0660">
+    <w:p w14:paraId="5F91EAC8" w14:textId="77777777" w:rsidR="009033A8" w:rsidRDefault="009033A8" w:rsidP="00DD0660">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AppleSystemUIFont">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="048DCCC0" w14:textId="77777777" w:rsidR="006B33E5" w:rsidRDefault="006B33E5" w:rsidP="00DD0660">
+    <w:p w14:paraId="7DAFB345" w14:textId="77777777" w:rsidR="009033A8" w:rsidRDefault="009033A8" w:rsidP="00DD0660">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="189A7D68" w14:textId="77777777" w:rsidR="006B33E5" w:rsidRDefault="006B33E5" w:rsidP="00DD0660">
+    <w:p w14:paraId="593515D0" w14:textId="77777777" w:rsidR="009033A8" w:rsidRDefault="009033A8" w:rsidP="00DD0660">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E149CB5" w14:textId="446F93C8" w:rsidR="00DD0660" w:rsidRPr="00DD0660" w:rsidRDefault="00C139F2" w:rsidP="00AC32A7">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="3821" w:firstLine="4099"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="072A9772" wp14:editId="12DECE31">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-129952</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-283210</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="572770" cy="514985"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="291452914" name="Immagine 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -10548,66 +10529,66 @@
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="0C04B09D" id="Connettore diritto 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="429.9pt,14.25pt" to="911pt,15.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXSLRwwwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815KM2rUFyzkkcC9F&#10;E/TxATS1tAjwBZKx5L/PkpLloC1QtOiFIrk7s7PD1e5+0IqcwQdpTUOrRUkJGG5baU4N/fH98H5D&#10;SYjMtExZAw29QKD3+7t3u97VsLSdVS14giQm1L1raBejq4si8A40CwvrwGBQWK9ZxKM/Fa1nPbJr&#10;VSzLcl301rfOWw4h4O3jGKT7zC8E8PgkRIBIVENRW8yrz+sxrcV+x+qTZ66TfJLB/kGFZtJg0Znq&#10;kUVGXrz8hUpL7m2wIi641YUVQnLIPWA3VflTN9865iD3guYEN9sU/h8t/3J+MM8ebehdqIN79qmL&#10;QXidvqiPDNmsy2wWDJFwvFxX5Xaz+kAJx1hVbT6uk5nFDex8iJ/AapI2DVXSpF5Yzc6fQxxTrynp&#10;WhnSN3S7Wq5yVrBKtgepVIoFfzo+KE/ODJ9xtam21WEq9iYNSyuDCm6N5F28KBj5v4IgskXp1Vgh&#10;zRjMtIxzMLGaeJXB7AQTKGEGln8GTvkJCnn+/gY8I3Jla+IM1tJY/7vqcbhKFmP+1YGx72TB0baX&#10;/MTZGhyk/EzT0KdJfXvO8NuvuX8FAAD//wMAUEsDBBQABgAIAAAAIQD5sqzb3gAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4UYcUojZkUxUkOCGk/iDBzY23cdR4HWK3CW+P&#10;OdHjaEYz3xTL0bbiTL1vHCPcTRMQxJXTDdcIu+3L7RyED4q1ah0Twg95WJaTq0Ll2g28pvMm1CKW&#10;sM8Vggmhy6X0lSGr/NR1xNE7uN6qEGVfS92rIZbbVqZJkkmrGo4LRnX0bKg6bk4WYbX91MYNb9X3&#10;x3pxmGXvX0/mtUO8uR5XjyACjeE/DH/4ER3KyLR3J9ZetAjxSEBI5w8gorvI0hTEHmGW3IMsC3mJ&#10;X/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF0i0cMMBAADiAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+bKs294AAAAGAQAADwAAAAAAAAAA&#10;AAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#58191f">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="⁃"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -10798,111 +10779,114 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="168955785">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="851067700">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1510754513">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="109"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD0660"/>
     <w:rsid w:val="000133DA"/>
     <w:rsid w:val="00082236"/>
     <w:rsid w:val="00085DB4"/>
     <w:rsid w:val="00100DE9"/>
+    <w:rsid w:val="00120CE5"/>
     <w:rsid w:val="00145D32"/>
     <w:rsid w:val="00162752"/>
     <w:rsid w:val="001A55FE"/>
     <w:rsid w:val="0020729A"/>
     <w:rsid w:val="00306971"/>
     <w:rsid w:val="00351BAF"/>
     <w:rsid w:val="0038351C"/>
     <w:rsid w:val="00420027"/>
     <w:rsid w:val="004241DF"/>
     <w:rsid w:val="00491400"/>
     <w:rsid w:val="004F2991"/>
     <w:rsid w:val="00527B2B"/>
     <w:rsid w:val="00537B7F"/>
     <w:rsid w:val="005516E2"/>
     <w:rsid w:val="00564EDB"/>
     <w:rsid w:val="00570F6D"/>
+    <w:rsid w:val="00573024"/>
     <w:rsid w:val="00596A76"/>
     <w:rsid w:val="005A09CF"/>
     <w:rsid w:val="00633BF2"/>
     <w:rsid w:val="006377C9"/>
     <w:rsid w:val="006B33E5"/>
     <w:rsid w:val="00711576"/>
     <w:rsid w:val="007670A7"/>
     <w:rsid w:val="007B18C2"/>
     <w:rsid w:val="008015B8"/>
     <w:rsid w:val="00820095"/>
     <w:rsid w:val="00820E15"/>
     <w:rsid w:val="00894F3B"/>
     <w:rsid w:val="008E4C13"/>
     <w:rsid w:val="008E6217"/>
+    <w:rsid w:val="009033A8"/>
     <w:rsid w:val="009B3761"/>
     <w:rsid w:val="00A20C39"/>
     <w:rsid w:val="00A22FB4"/>
     <w:rsid w:val="00A47468"/>
     <w:rsid w:val="00A63308"/>
     <w:rsid w:val="00AC32A7"/>
     <w:rsid w:val="00AC3C32"/>
     <w:rsid w:val="00AF3EAB"/>
     <w:rsid w:val="00B06480"/>
     <w:rsid w:val="00B07805"/>
     <w:rsid w:val="00B4601A"/>
     <w:rsid w:val="00B90C1F"/>
     <w:rsid w:val="00BC3A17"/>
     <w:rsid w:val="00BD3006"/>
     <w:rsid w:val="00C10701"/>
     <w:rsid w:val="00C139F2"/>
     <w:rsid w:val="00C640FF"/>
     <w:rsid w:val="00CC2A8C"/>
     <w:rsid w:val="00D445F3"/>
     <w:rsid w:val="00D5668B"/>
     <w:rsid w:val="00D6273A"/>
     <w:rsid w:val="00D72C0B"/>
     <w:rsid w:val="00DC289F"/>
     <w:rsid w:val="00DC6787"/>
     <w:rsid w:val="00DD0660"/>
@@ -10922,51 +10906,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="25031801"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{834F5F76-2702-4A4F-BC90-F0C20CEDE75E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12009,51 +11993,51 @@
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestonotadichiusuraCarattere">
     <w:name w:val="Testo nota di chiusura Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testonotadichiusura"/>
     <w:rsid w:val="001A55FE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2068188245">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1539734923">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
             <w:left w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
             <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
             <w:right w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
           </w:divBdr>
@@ -12410,75 +12394,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{548E26FE-A392-4A1B-AA7E-752328012337}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>667</Words>
-  <Characters>3803</Characters>
+  <Words>611</Words>
+  <Characters>3860</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4462</CharactersWithSpaces>
+  <CharactersWithSpaces>4458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alberto Pettineo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>56ab1771-007a-4fde-a9a3-898a1c62ee9d</vt:lpwstr>